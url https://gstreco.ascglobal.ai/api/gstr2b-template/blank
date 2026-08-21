--- v0 (2026-07-02)
+++ v1 (2026-08-21)
@@ -18,83 +18,89 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="TEMPLATE" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="SAMPLE DATA" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="ASC" sheetId="3" state="visible" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'TEMPLATE'!$A$1:$T$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'SAMPLE DATA'!$A$1:$T$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00000000"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <b val="1"/>
+      <color rgb="00808080"/>
+      <sz val="9"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001F4E79"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="0000B0F0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFFFFF"/>
       </patternFill>
     </fill>
     <fill>
@@ -104,64 +110,65 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00BDD7EE"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -13554,758 +13561,764 @@
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="Q22" s="3" t="n"/>
       <c r="R22" s="3" t="n">
         <v>9</v>
       </c>
       <c r="S22" s="3" t="n">
         <v>9</v>
       </c>
       <c r="T22" s="3" t="n"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:T1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="B1:D56"/>
+  <dimension ref="A1:D56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="2" customWidth="1" min="1" max="1"/>
     <col width="36" customWidth="1" min="2" max="2"/>
     <col width="32" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="B1" s="5" t="inlineStr">
+      <c r="A1" s="5" t="inlineStr">
+        <is>
+          <t>ASC-TEMPLATE: GSTR2B</t>
+        </is>
+      </c>
+      <c r="B1" s="6" t="inlineStr">
         <is>
           <t>ASC-1</t>
         </is>
       </c>
-      <c r="C1" s="5" t="n"/>
+      <c r="C1" s="6" t="n"/>
     </row>
     <row r="2">
-      <c r="B2" s="6" t="inlineStr">
+      <c r="B2" s="7" t="inlineStr">
         <is>
           <t>inv_typ</t>
         </is>
       </c>
-      <c r="C2" s="6" t="inlineStr">
+      <c r="C2" s="7" t="inlineStr">
         <is>
           <t>Codes</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="B3" s="7" t="inlineStr">
+      <c r="B3" s="8" t="inlineStr">
         <is>
           <t>Credit note</t>
         </is>
       </c>
-      <c r="C3" s="8" t="inlineStr">
+      <c r="C3" s="9" t="inlineStr">
         <is>
           <t>C</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="B4" s="7" t="inlineStr">
+      <c r="B4" s="8" t="inlineStr">
         <is>
           <t xml:space="preserve">debit note </t>
         </is>
       </c>
-      <c r="C4" s="8" t="inlineStr">
+      <c r="C4" s="9" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="B5" s="7" t="inlineStr">
+      <c r="B5" s="8" t="inlineStr">
         <is>
           <t>Tax Invoice</t>
         </is>
       </c>
-      <c r="C5" s="8" t="inlineStr">
+      <c r="C5" s="9" t="inlineStr">
         <is>
           <t>T</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="7" t="inlineStr">
+      <c r="B6" s="8" t="inlineStr">
         <is>
           <t>Others</t>
         </is>
       </c>
-      <c r="C6" s="8" t="inlineStr">
+      <c r="C6" s="9" t="inlineStr">
         <is>
           <t>O</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="B8" s="5" t="inlineStr">
+      <c r="B8" s="6" t="inlineStr">
         <is>
           <t>ASC-2</t>
         </is>
       </c>
-      <c r="C8" s="5" t="n"/>
-      <c r="D8" s="5" t="n"/>
+      <c r="C8" s="6" t="n"/>
+      <c r="D8" s="6" t="n"/>
     </row>
     <row r="9">
-      <c r="B9" s="6" t="inlineStr">
+      <c r="B9" s="7" t="inlineStr">
         <is>
           <t>Sr. No.</t>
         </is>
       </c>
-      <c r="C9" s="6" t="inlineStr">
+      <c r="C9" s="7" t="inlineStr">
         <is>
           <t>Place of Supply</t>
         </is>
       </c>
-      <c r="D9" s="6" t="inlineStr">
+      <c r="D9" s="7" t="inlineStr">
         <is>
           <t>POS</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="B10" s="8" t="n">
+      <c r="B10" s="9" t="n">
         <v>1</v>
       </c>
-      <c r="C10" s="7" t="inlineStr">
+      <c r="C10" s="8" t="inlineStr">
         <is>
           <t>Andaman and Nicobar Islands</t>
         </is>
       </c>
-      <c r="D10" s="8" t="n">
+      <c r="D10" s="9" t="n">
         <v>35</v>
       </c>
     </row>
     <row r="11">
-      <c r="B11" s="8" t="n">
+      <c r="B11" s="9" t="n">
         <v>2</v>
       </c>
-      <c r="C11" s="7" t="inlineStr">
+      <c r="C11" s="8" t="inlineStr">
         <is>
           <t>Andhra Pradesh</t>
         </is>
       </c>
-      <c r="D11" s="8" t="n">
+      <c r="D11" s="9" t="n">
         <v>28</v>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="8" t="n">
+      <c r="B12" s="9" t="n">
         <v>3</v>
       </c>
-      <c r="C12" s="7" t="inlineStr">
+      <c r="C12" s="8" t="inlineStr">
         <is>
           <t>Andhra Pradesh (New)</t>
         </is>
       </c>
-      <c r="D12" s="8" t="n">
+      <c r="D12" s="9" t="n">
         <v>37</v>
       </c>
     </row>
     <row r="13">
-      <c r="B13" s="8" t="n">
+      <c r="B13" s="9" t="n">
         <v>4</v>
       </c>
-      <c r="C13" s="7" t="inlineStr">
+      <c r="C13" s="8" t="inlineStr">
         <is>
           <t>Arunachal Pradesh</t>
         </is>
       </c>
-      <c r="D13" s="8" t="n">
+      <c r="D13" s="9" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="14">
-      <c r="B14" s="8" t="n">
+      <c r="B14" s="9" t="n">
         <v>5</v>
       </c>
-      <c r="C14" s="7" t="inlineStr">
+      <c r="C14" s="8" t="inlineStr">
         <is>
           <t>Assam</t>
         </is>
       </c>
-      <c r="D14" s="8" t="n">
+      <c r="D14" s="9" t="n">
         <v>18</v>
       </c>
     </row>
     <row r="15">
-      <c r="B15" s="8" t="n">
+      <c r="B15" s="9" t="n">
         <v>6</v>
       </c>
-      <c r="C15" s="7" t="inlineStr">
+      <c r="C15" s="8" t="inlineStr">
         <is>
           <t>Bihar</t>
         </is>
       </c>
-      <c r="D15" s="8" t="n">
+      <c r="D15" s="9" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="16">
-      <c r="B16" s="8" t="n">
+      <c r="B16" s="9" t="n">
         <v>7</v>
       </c>
-      <c r="C16" s="7" t="inlineStr">
+      <c r="C16" s="8" t="inlineStr">
         <is>
           <t>Chandigarh</t>
         </is>
       </c>
-      <c r="D16" s="8" t="n">
+      <c r="D16" s="9" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="17">
-      <c r="B17" s="8" t="n">
+      <c r="B17" s="9" t="n">
         <v>8</v>
       </c>
-      <c r="C17" s="7" t="inlineStr">
+      <c r="C17" s="8" t="inlineStr">
         <is>
           <t>Chhattisgarh</t>
         </is>
       </c>
-      <c r="D17" s="8" t="n">
+      <c r="D17" s="9" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="18">
-      <c r="B18" s="8" t="n">
+      <c r="B18" s="9" t="n">
         <v>9</v>
       </c>
-      <c r="C18" s="7" t="inlineStr">
+      <c r="C18" s="8" t="inlineStr">
         <is>
           <t>Dadra and Nagar Haveli</t>
         </is>
       </c>
-      <c r="D18" s="8" t="n">
+      <c r="D18" s="9" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="19">
-      <c r="B19" s="8" t="n">
+      <c r="B19" s="9" t="n">
         <v>10</v>
       </c>
-      <c r="C19" s="7" t="inlineStr">
+      <c r="C19" s="8" t="inlineStr">
         <is>
           <t>Daman and Diu</t>
         </is>
       </c>
-      <c r="D19" s="8" t="n">
+      <c r="D19" s="9" t="n">
         <v>25</v>
       </c>
     </row>
     <row r="20">
-      <c r="B20" s="8" t="n">
+      <c r="B20" s="9" t="n">
         <v>11</v>
       </c>
-      <c r="C20" s="7" t="inlineStr">
+      <c r="C20" s="8" t="inlineStr">
         <is>
           <t>Delhi</t>
         </is>
       </c>
-      <c r="D20" s="8" t="n">
+      <c r="D20" s="9" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="21">
-      <c r="B21" s="8" t="n">
+      <c r="B21" s="9" t="n">
         <v>12</v>
       </c>
-      <c r="C21" s="7" t="inlineStr">
+      <c r="C21" s="8" t="inlineStr">
         <is>
           <t>Goa</t>
         </is>
       </c>
-      <c r="D21" s="8" t="n">
+      <c r="D21" s="9" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="22">
-      <c r="B22" s="8" t="n">
+      <c r="B22" s="9" t="n">
         <v>13</v>
       </c>
-      <c r="C22" s="7" t="inlineStr">
+      <c r="C22" s="8" t="inlineStr">
         <is>
           <t>Gujarat</t>
         </is>
       </c>
-      <c r="D22" s="8" t="n">
+      <c r="D22" s="9" t="n">
         <v>24</v>
       </c>
     </row>
     <row r="23">
-      <c r="B23" s="8" t="n">
+      <c r="B23" s="9" t="n">
         <v>14</v>
       </c>
-      <c r="C23" s="7" t="inlineStr">
+      <c r="C23" s="8" t="inlineStr">
         <is>
           <t>Haryana</t>
         </is>
       </c>
-      <c r="D23" s="8" t="n">
+      <c r="D23" s="9" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="24">
-      <c r="B24" s="8" t="n">
+      <c r="B24" s="9" t="n">
         <v>15</v>
       </c>
-      <c r="C24" s="7" t="inlineStr">
+      <c r="C24" s="8" t="inlineStr">
         <is>
           <t>Himachal Pradesh</t>
         </is>
       </c>
-      <c r="D24" s="8" t="n">
+      <c r="D24" s="9" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="25">
-      <c r="B25" s="8" t="n">
+      <c r="B25" s="9" t="n">
         <v>16</v>
       </c>
-      <c r="C25" s="7" t="inlineStr">
+      <c r="C25" s="8" t="inlineStr">
         <is>
           <t>Jammu and Kashmir</t>
         </is>
       </c>
-      <c r="D25" s="8" t="n">
+      <c r="D25" s="9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="26">
-      <c r="B26" s="8" t="n">
+      <c r="B26" s="9" t="n">
         <v>17</v>
       </c>
-      <c r="C26" s="7" t="inlineStr">
+      <c r="C26" s="8" t="inlineStr">
         <is>
           <t>Jharkhand</t>
         </is>
       </c>
-      <c r="D26" s="8" t="n">
+      <c r="D26" s="9" t="n">
         <v>20</v>
       </c>
     </row>
     <row r="27">
-      <c r="B27" s="8" t="n">
+      <c r="B27" s="9" t="n">
         <v>18</v>
       </c>
-      <c r="C27" s="7" t="inlineStr">
+      <c r="C27" s="8" t="inlineStr">
         <is>
           <t>Karnataka</t>
         </is>
       </c>
-      <c r="D27" s="8" t="n">
+      <c r="D27" s="9" t="n">
         <v>29</v>
       </c>
     </row>
     <row r="28">
-      <c r="B28" s="8" t="n">
+      <c r="B28" s="9" t="n">
         <v>19</v>
       </c>
-      <c r="C28" s="7" t="inlineStr">
+      <c r="C28" s="8" t="inlineStr">
         <is>
           <t>Kerala</t>
         </is>
       </c>
-      <c r="D28" s="8" t="n">
+      <c r="D28" s="9" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="29">
-      <c r="B29" s="8" t="n">
+      <c r="B29" s="9" t="n">
         <v>20</v>
       </c>
-      <c r="C29" s="7" t="inlineStr">
+      <c r="C29" s="8" t="inlineStr">
         <is>
           <t>Lakshadweep Islands</t>
         </is>
       </c>
-      <c r="D29" s="8" t="n">
+      <c r="D29" s="9" t="n">
         <v>31</v>
       </c>
     </row>
     <row r="30">
-      <c r="B30" s="8" t="n">
+      <c r="B30" s="9" t="n">
         <v>21</v>
       </c>
-      <c r="C30" s="7" t="inlineStr">
+      <c r="C30" s="8" t="inlineStr">
         <is>
           <t>Ladakh</t>
         </is>
       </c>
-      <c r="D30" s="8" t="n">
+      <c r="D30" s="9" t="n">
         <v>38</v>
       </c>
     </row>
     <row r="31">
-      <c r="B31" s="8" t="n">
+      <c r="B31" s="9" t="n">
         <v>22</v>
       </c>
-      <c r="C31" s="7" t="inlineStr">
+      <c r="C31" s="8" t="inlineStr">
         <is>
           <t>Madhya Pradesh</t>
         </is>
       </c>
-      <c r="D31" s="8" t="n">
+      <c r="D31" s="9" t="n">
         <v>23</v>
       </c>
     </row>
     <row r="32">
-      <c r="B32" s="8" t="n">
+      <c r="B32" s="9" t="n">
         <v>23</v>
       </c>
-      <c r="C32" s="7" t="inlineStr">
+      <c r="C32" s="8" t="inlineStr">
         <is>
           <t>Maharashtra</t>
         </is>
       </c>
-      <c r="D32" s="8" t="n">
+      <c r="D32" s="9" t="n">
         <v>27</v>
       </c>
     </row>
     <row r="33">
-      <c r="B33" s="8" t="n">
+      <c r="B33" s="9" t="n">
         <v>24</v>
       </c>
-      <c r="C33" s="7" t="inlineStr">
+      <c r="C33" s="8" t="inlineStr">
         <is>
           <t>Manipur</t>
         </is>
       </c>
-      <c r="D33" s="8" t="n">
+      <c r="D33" s="9" t="n">
         <v>14</v>
       </c>
     </row>
     <row r="34">
-      <c r="B34" s="8" t="n">
+      <c r="B34" s="9" t="n">
         <v>25</v>
       </c>
-      <c r="C34" s="7" t="inlineStr">
+      <c r="C34" s="8" t="inlineStr">
         <is>
           <t>Meghalaya</t>
         </is>
       </c>
-      <c r="D34" s="8" t="n">
+      <c r="D34" s="9" t="n">
         <v>17</v>
       </c>
     </row>
     <row r="35">
-      <c r="B35" s="8" t="n">
+      <c r="B35" s="9" t="n">
         <v>26</v>
       </c>
-      <c r="C35" s="7" t="inlineStr">
+      <c r="C35" s="8" t="inlineStr">
         <is>
           <t>Mizoram</t>
         </is>
       </c>
-      <c r="D35" s="8" t="n">
+      <c r="D35" s="9" t="n">
         <v>15</v>
       </c>
     </row>
     <row r="36">
-      <c r="B36" s="8" t="n">
+      <c r="B36" s="9" t="n">
         <v>27</v>
       </c>
-      <c r="C36" s="7" t="inlineStr">
+      <c r="C36" s="8" t="inlineStr">
         <is>
           <t>Nagaland</t>
         </is>
       </c>
-      <c r="D36" s="8" t="n">
+      <c r="D36" s="9" t="n">
         <v>13</v>
       </c>
     </row>
     <row r="37">
-      <c r="B37" s="8" t="n">
+      <c r="B37" s="9" t="n">
         <v>28</v>
       </c>
-      <c r="C37" s="7" t="inlineStr">
+      <c r="C37" s="8" t="inlineStr">
         <is>
           <t>Odisha</t>
         </is>
       </c>
-      <c r="D37" s="8" t="n">
+      <c r="D37" s="9" t="n">
         <v>21</v>
       </c>
     </row>
     <row r="38">
-      <c r="B38" s="8" t="n">
+      <c r="B38" s="9" t="n">
         <v>29</v>
       </c>
-      <c r="C38" s="7" t="inlineStr">
+      <c r="C38" s="8" t="inlineStr">
         <is>
           <t>Pondicherry</t>
         </is>
       </c>
-      <c r="D38" s="8" t="n">
+      <c r="D38" s="9" t="n">
         <v>34</v>
       </c>
     </row>
     <row r="39">
-      <c r="B39" s="8" t="n">
+      <c r="B39" s="9" t="n">
         <v>30</v>
       </c>
-      <c r="C39" s="7" t="inlineStr">
+      <c r="C39" s="8" t="inlineStr">
         <is>
           <t>Punjab</t>
         </is>
       </c>
-      <c r="D39" s="8" t="n">
+      <c r="D39" s="9" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="40">
-      <c r="B40" s="8" t="n">
+      <c r="B40" s="9" t="n">
         <v>31</v>
       </c>
-      <c r="C40" s="7" t="inlineStr">
+      <c r="C40" s="8" t="inlineStr">
         <is>
           <t>Rajasthan</t>
         </is>
       </c>
-      <c r="D40" s="8" t="n">
+      <c r="D40" s="9" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="41">
-      <c r="B41" s="8" t="n">
+      <c r="B41" s="9" t="n">
         <v>32</v>
       </c>
-      <c r="C41" s="7" t="inlineStr">
+      <c r="C41" s="8" t="inlineStr">
         <is>
           <t>Sikkim</t>
         </is>
       </c>
-      <c r="D41" s="8" t="n">
+      <c r="D41" s="9" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="42">
-      <c r="B42" s="8" t="n">
+      <c r="B42" s="9" t="n">
         <v>33</v>
       </c>
-      <c r="C42" s="7" t="inlineStr">
+      <c r="C42" s="8" t="inlineStr">
         <is>
           <t>Tamil Nadu</t>
         </is>
       </c>
-      <c r="D42" s="8" t="n">
+      <c r="D42" s="9" t="n">
         <v>33</v>
       </c>
     </row>
     <row r="43">
-      <c r="B43" s="8" t="n">
+      <c r="B43" s="9" t="n">
         <v>34</v>
       </c>
-      <c r="C43" s="7" t="inlineStr">
+      <c r="C43" s="8" t="inlineStr">
         <is>
           <t>Telangana</t>
         </is>
       </c>
-      <c r="D43" s="8" t="n">
+      <c r="D43" s="9" t="n">
         <v>36</v>
       </c>
     </row>
     <row r="44">
-      <c r="B44" s="8" t="n">
+      <c r="B44" s="9" t="n">
         <v>35</v>
       </c>
-      <c r="C44" s="7" t="inlineStr">
+      <c r="C44" s="8" t="inlineStr">
         <is>
           <t>Tripura</t>
         </is>
       </c>
-      <c r="D44" s="8" t="n">
+      <c r="D44" s="9" t="n">
         <v>16</v>
       </c>
     </row>
     <row r="45">
-      <c r="B45" s="8" t="n">
+      <c r="B45" s="9" t="n">
         <v>36</v>
       </c>
-      <c r="C45" s="7" t="inlineStr">
+      <c r="C45" s="8" t="inlineStr">
         <is>
           <t>Uttar Pradesh</t>
         </is>
       </c>
-      <c r="D45" s="8" t="n">
+      <c r="D45" s="9" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="46">
-      <c r="B46" s="8" t="n">
+      <c r="B46" s="9" t="n">
         <v>37</v>
       </c>
-      <c r="C46" s="7" t="inlineStr">
+      <c r="C46" s="8" t="inlineStr">
         <is>
           <t>Uttarakhand</t>
         </is>
       </c>
-      <c r="D46" s="8" t="n">
+      <c r="D46" s="9" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="47">
-      <c r="B47" s="8" t="n">
+      <c r="B47" s="9" t="n">
         <v>38</v>
       </c>
-      <c r="C47" s="7" t="inlineStr">
+      <c r="C47" s="8" t="inlineStr">
         <is>
           <t>West Bengal</t>
         </is>
       </c>
-      <c r="D47" s="8" t="n">
+      <c r="D47" s="9" t="n">
         <v>19</v>
       </c>
     </row>
     <row r="49">
-      <c r="B49" s="5" t="inlineStr">
+      <c r="B49" s="6" t="inlineStr">
         <is>
           <t>ASC-3</t>
         </is>
       </c>
-      <c r="C49" s="5" t="n"/>
-      <c r="D49" s="5" t="n"/>
+      <c r="C49" s="6" t="n"/>
+      <c r="D49" s="6" t="n"/>
     </row>
     <row r="50">
-      <c r="B50" s="6" t="inlineStr">
+      <c r="B50" s="7" t="inlineStr">
         <is>
           <t>Eligibility</t>
         </is>
       </c>
-      <c r="C50" s="6" t="inlineStr">
+      <c r="C50" s="7" t="inlineStr">
         <is>
           <t>Codes</t>
         </is>
       </c>
-      <c r="D50" s="6" t="inlineStr">
+      <c r="D50" s="7" t="inlineStr">
         <is>
           <t>Remarks</t>
         </is>
       </c>
     </row>
     <row r="51">
-      <c r="B51" s="7" t="inlineStr">
+      <c r="B51" s="8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="C51" s="8" t="inlineStr">
+      <c r="C51" s="9" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="D51" s="7" t="inlineStr">
+      <c r="D51" s="8" t="inlineStr">
         <is>
           <t>In case of B2B</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="B52" s="7" t="inlineStr">
+      <c r="B52" s="8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="C52" s="8" t="inlineStr">
+      <c r="C52" s="9" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
-      <c r="D52" s="7" t="inlineStr"/>
+      <c r="D52" s="8" t="inlineStr"/>
     </row>
     <row r="53">
-      <c r="B53" s="7" t="inlineStr">
+      <c r="B53" s="8" t="inlineStr">
         <is>
           <t>Not Eligible</t>
         </is>
       </c>
-      <c r="C53" s="8" t="inlineStr">
+      <c r="C53" s="9" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
-      <c r="D53" s="7" t="inlineStr">
+      <c r="D53" s="8" t="inlineStr">
         <is>
           <t>In case of IMP and SEWP Invoices</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="B54" s="7" t="inlineStr">
+      <c r="B54" s="8" t="inlineStr">
         <is>
           <t>Eligible input (other than capital goods)</t>
         </is>
       </c>
-      <c r="C54" s="8" t="inlineStr">
+      <c r="C54" s="9" t="inlineStr">
         <is>
           <t>IP</t>
         </is>
       </c>
-      <c r="D54" s="7" t="inlineStr"/>
+      <c r="D54" s="8" t="inlineStr"/>
     </row>
     <row r="55">
-      <c r="B55" s="7" t="inlineStr">
+      <c r="B55" s="8" t="inlineStr">
         <is>
           <t>Eligible input service</t>
         </is>
       </c>
-      <c r="C55" s="8" t="inlineStr">
+      <c r="C55" s="9" t="inlineStr">
         <is>
           <t>IS</t>
         </is>
       </c>
-      <c r="D55" s="7" t="inlineStr"/>
+      <c r="D55" s="8" t="inlineStr"/>
     </row>
     <row r="56">
-      <c r="B56" s="7" t="inlineStr">
+      <c r="B56" s="8" t="inlineStr">
         <is>
           <t>Eligible capital goods</t>
         </is>
       </c>
-      <c r="C56" s="8" t="inlineStr">
+      <c r="C56" s="9" t="inlineStr">
         <is>
           <t>CP</t>
         </is>
       </c>
-      <c r="D56" s="7" t="inlineStr"/>
+      <c r="D56" s="8" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>ASC-TEMPLATE: GSTR2B</cp:category>
 </cp:coreProperties>
 </file>